--- v0 (2026-10-02)
+++ v1 (2026-10-02)
@@ -3093,51 +3093,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:i w:val="1"/>
         <w:iCs w:val="1"/>
       </w:rPr>
       <w:t xml:space="preserve">Generado con EdutekaLab - edutekalab.co</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E4AF8CF"/>
+    <w:nsid w:val="15C87FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3241,51 +3241,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD67DDD1"/>
+    <w:nsid w:val="34315BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3389,51 +3389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A252934"/>
+    <w:nsid w:val="741634F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3537,51 +3537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDDED11A"/>
+    <w:nsid w:val="31B3D586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3685,51 +3685,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EB63F8B4"/>
+    <w:nsid w:val="7308765E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3833,51 +3833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A6BCC60C"/>
+    <w:nsid w:val="8CA71D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3981,51 +3981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="62C57210"/>
+    <w:nsid w:val="8015652F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4129,51 +4129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3DBD58C0"/>
+    <w:nsid w:val="C62F5F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4277,51 +4277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D2249BA0"/>
+    <w:nsid w:val="CC2BC7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4425,51 +4425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9C669282"/>
+    <w:nsid w:val="8A11E4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="072CC6B1"/>
+    <w:nsid w:val="43C104E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4721,51 +4721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7658DF6B"/>
+    <w:nsid w:val="5CB59A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +4869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="4C0A9328"/>
+    <w:nsid w:val="C92392CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5017,51 +5017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="51C2800D"/>
+    <w:nsid w:val="26B0A5BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5165,51 +5165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2EA074F4"/>
+    <w:nsid w:val="EA72AAC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5313,51 +5313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="FA3BF8BE"/>
+    <w:nsid w:val="E236BAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5461,51 +5461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="2595405F"/>
+    <w:nsid w:val="112DC976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5609,51 +5609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="93CF24D2"/>
+    <w:nsid w:val="F4C8C347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5757,51 +5757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8BC14A7E"/>
+    <w:nsid w:val="40E79E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5905,51 +5905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="20928E82"/>
+    <w:nsid w:val="07EC254C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6053,51 +6053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="897B43D9"/>
+    <w:nsid w:val="B77E4DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6201,51 +6201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="D3194A87"/>
+    <w:nsid w:val="F0D31ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6349,51 +6349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5EC818F6"/>
+    <w:nsid w:val="64A7718A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6497,51 +6497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B1C283E6"/>
+    <w:nsid w:val="1F3380AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6645,51 +6645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9A955A3E"/>
+    <w:nsid w:val="D576AE7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="DCDCB886"/>
+    <w:nsid w:val="ADCC599D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6941,51 +6941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="8A81AE4C"/>
+    <w:nsid w:val="41610420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7089,51 +7089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="EC025060"/>
+    <w:nsid w:val="2822740A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7237,51 +7237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F888E5B3"/>
+    <w:nsid w:val="5D692CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7385,51 +7385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E834A341"/>
+    <w:nsid w:val="93411BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7533,51 +7533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="DE34F077"/>
+    <w:nsid w:val="98DC510E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>